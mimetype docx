--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2492,119 +2492,110 @@
     <w:p w14:paraId="5DCBF8F6" w14:textId="77777777" w:rsidR="00D33DF9" w:rsidRPr="00D33DF9" w:rsidRDefault="00D33DF9" w:rsidP="00D33DF9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drobné stavební opravy stájí, zejména stěn, stropů a podlah,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751AE9CE" w14:textId="0DC35129" w:rsidR="00D33DF9" w:rsidRDefault="00D33DF9" w:rsidP="00D33DF9">
+    <w:p w14:paraId="50048758" w14:textId="77777777" w:rsidR="00635494" w:rsidRDefault="00D33DF9" w:rsidP="009E5B38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bílení vnitřních prostor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190D4539" w14:textId="77777777" w:rsidR="009E5B38" w:rsidRPr="00D33DF9" w:rsidRDefault="009E5B38" w:rsidP="009E5B38">
-[...13 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0679F60B" w14:textId="3F202A53" w:rsidR="00494B85" w:rsidRPr="00635494" w:rsidRDefault="00D33DF9" w:rsidP="009E5B38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D33DF9">
+      <w:r w:rsidRPr="00635494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vybudování nebo úprava a rekonstrukce hygienické smyčky a černobílého provozu náležejícího k chovu, kde je prováděna </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33DF9">
+      <w:r w:rsidRPr="00635494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>repopulace prasnic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33DF9">
+      <w:r w:rsidRPr="00635494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3469D52B" w14:textId="77777777" w:rsidR="00494B85" w:rsidRPr="00854990" w:rsidRDefault="00494B85" w:rsidP="00F168AE">
       <w:pPr>
         <w:pStyle w:val="Zkladntextodsazen21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6120"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2796,61 +2787,61 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Podpis inspektora KVS:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AC6CA0" w:rsidRPr="00C96C58" w:rsidSect="00BA7552">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E295B72" w14:textId="77777777" w:rsidR="0098023C" w:rsidRDefault="0098023C" w:rsidP="009E5B38">
+    <w:p w14:paraId="086DF099" w14:textId="77777777" w:rsidR="00AD06A2" w:rsidRDefault="00AD06A2" w:rsidP="009E5B38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53C701F6" w14:textId="77777777" w:rsidR="0098023C" w:rsidRDefault="0098023C" w:rsidP="009E5B38">
+    <w:p w14:paraId="1A08F6E2" w14:textId="77777777" w:rsidR="00AD06A2" w:rsidRDefault="00AD06A2" w:rsidP="009E5B38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2903,61 +2894,61 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="542381AB" w14:textId="77777777" w:rsidR="0098023C" w:rsidRDefault="0098023C" w:rsidP="009E5B38">
+    <w:p w14:paraId="1FC97E3C" w14:textId="77777777" w:rsidR="00AD06A2" w:rsidRDefault="00AD06A2" w:rsidP="009E5B38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35F3C4E0" w14:textId="77777777" w:rsidR="0098023C" w:rsidRDefault="0098023C" w:rsidP="009E5B38">
+    <w:p w14:paraId="64643F7F" w14:textId="77777777" w:rsidR="00AD06A2" w:rsidRDefault="00AD06A2" w:rsidP="009E5B38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="12053807" w14:textId="0E537515" w:rsidR="009E5B38" w:rsidRPr="009E5B38" w:rsidRDefault="009E5B38">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E5B38">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
@@ -4489,115 +4480,118 @@
     <w:rsid w:val="001F2260"/>
     <w:rsid w:val="00206C93"/>
     <w:rsid w:val="00281C75"/>
     <w:rsid w:val="00321986"/>
     <w:rsid w:val="00331691"/>
     <w:rsid w:val="00335936"/>
     <w:rsid w:val="00344B84"/>
     <w:rsid w:val="00397843"/>
     <w:rsid w:val="003C0883"/>
     <w:rsid w:val="003F716E"/>
     <w:rsid w:val="00402B6E"/>
     <w:rsid w:val="00435913"/>
     <w:rsid w:val="00494B85"/>
     <w:rsid w:val="004B48F0"/>
     <w:rsid w:val="004C5AE1"/>
     <w:rsid w:val="004C7968"/>
     <w:rsid w:val="004E2DF6"/>
     <w:rsid w:val="004E66CD"/>
     <w:rsid w:val="004E7ACE"/>
     <w:rsid w:val="0054639E"/>
     <w:rsid w:val="00563A95"/>
     <w:rsid w:val="0057006B"/>
     <w:rsid w:val="00596134"/>
     <w:rsid w:val="005A51AC"/>
     <w:rsid w:val="005C46F8"/>
+    <w:rsid w:val="005E62B6"/>
     <w:rsid w:val="00613007"/>
     <w:rsid w:val="00631969"/>
+    <w:rsid w:val="00635494"/>
     <w:rsid w:val="00654D5F"/>
     <w:rsid w:val="006A17B0"/>
     <w:rsid w:val="006D05E6"/>
     <w:rsid w:val="00706E82"/>
     <w:rsid w:val="007263BA"/>
     <w:rsid w:val="00754463"/>
     <w:rsid w:val="00764BB0"/>
     <w:rsid w:val="00787094"/>
     <w:rsid w:val="00792197"/>
     <w:rsid w:val="007A06F9"/>
     <w:rsid w:val="007F66EF"/>
     <w:rsid w:val="00815E66"/>
     <w:rsid w:val="008413BF"/>
     <w:rsid w:val="00854990"/>
     <w:rsid w:val="008B2A06"/>
     <w:rsid w:val="008D5E96"/>
     <w:rsid w:val="009403D8"/>
     <w:rsid w:val="0097063E"/>
     <w:rsid w:val="0098023C"/>
     <w:rsid w:val="00981841"/>
     <w:rsid w:val="00995D0F"/>
     <w:rsid w:val="009B744C"/>
     <w:rsid w:val="009B77BF"/>
     <w:rsid w:val="009B7C59"/>
     <w:rsid w:val="009C51F1"/>
     <w:rsid w:val="009D6073"/>
     <w:rsid w:val="009E5B38"/>
     <w:rsid w:val="009F49C7"/>
     <w:rsid w:val="00AA6705"/>
     <w:rsid w:val="00AC6CA0"/>
+    <w:rsid w:val="00AD06A2"/>
     <w:rsid w:val="00B37C2E"/>
     <w:rsid w:val="00B4173D"/>
     <w:rsid w:val="00BA7552"/>
     <w:rsid w:val="00BC5D0E"/>
     <w:rsid w:val="00BD6173"/>
     <w:rsid w:val="00C04FB1"/>
     <w:rsid w:val="00C501F9"/>
     <w:rsid w:val="00C70861"/>
     <w:rsid w:val="00C9251D"/>
     <w:rsid w:val="00C96C58"/>
     <w:rsid w:val="00CC4F95"/>
     <w:rsid w:val="00CE1EFE"/>
     <w:rsid w:val="00CF519F"/>
     <w:rsid w:val="00D33DF9"/>
     <w:rsid w:val="00D371DD"/>
     <w:rsid w:val="00D37496"/>
     <w:rsid w:val="00D4565E"/>
     <w:rsid w:val="00D62AFD"/>
+    <w:rsid w:val="00D67A75"/>
     <w:rsid w:val="00DE074C"/>
     <w:rsid w:val="00DE3723"/>
     <w:rsid w:val="00DF483D"/>
     <w:rsid w:val="00E13309"/>
     <w:rsid w:val="00EA399D"/>
     <w:rsid w:val="00F157AF"/>
     <w:rsid w:val="00F168AE"/>
     <w:rsid w:val="00F37AFE"/>
     <w:rsid w:val="00F56D1D"/>
     <w:rsid w:val="00F6147F"/>
     <w:rsid w:val="00F761E3"/>
     <w:rsid w:val="00F94AB4"/>
     <w:rsid w:val="00F94D4A"/>
     <w:rsid w:val="00FA4BD2"/>
-    <w:rsid w:val="00FE6FE7"/>
     <w:rsid w:val="00FF53A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -5668,70 +5662,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101003B7EEAB92C506548BE39F1259A1E3D58" ma:contentTypeVersion="12" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="1537c13161e6a41a0a96a3a3501c8726">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e293753-9a96-4025-9fc0-ad0e49e7059b" xmlns:ns3="94c4a836-48c3-43e6-ada0-4dbdcb041e81" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3356751ba5f4210080ca10e983cc4182" ns2:_="" ns3:_="">
     <xsd:import namespace="4e293753-9a96-4025-9fc0-ad0e49e7059b"/>
     <xsd:import namespace="94c4a836-48c3-43e6-ada0-4dbdcb041e81"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -5888,124 +5862,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="94c4a836-48c3-43e6-ada0-4dbdcb041e81" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4e293753-9a96-4025-9fc0-ad0e49e7059b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EC2668E-4E94-478D-B8DB-1407417B9C42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4e293753-9a96-4025-9fc0-ad0e49e7059b"/>
     <ds:schemaRef ds:uri="94c4a836-48c3-43e6-ada0-4dbdcb041e81"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B287B12A-1BEA-4BC8-A158-A6EA22BBCE78}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD577288-C55D-4A89-8AD5-69C1257F914D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="94c4a836-48c3-43e6-ada0-4dbdcb041e81"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4e293753-9a96-4025-9fc0-ad0e49e7059b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1026</Words>
-  <Characters>6055</Characters>
+  <Characters>6054</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7067</CharactersWithSpaces>
+  <CharactersWithSpaces>7066</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>rylich</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003B7EEAB92C506548BE39F1259A1E3D58</vt:lpwstr>