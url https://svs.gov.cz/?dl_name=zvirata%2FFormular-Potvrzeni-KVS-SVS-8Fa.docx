--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2383,60 +2383,62 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="712905B6" w14:textId="77777777" w:rsidR="009B0578" w:rsidRDefault="009B0578" w:rsidP="000B6EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4E6F28D8" w14:textId="77777777" w:rsidR="009B0578" w:rsidRDefault="009B0578" w:rsidP="000B6EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2488,83 +2490,83 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED351B"/>
     <w:rsid w:val="00000DE8"/>
     <w:rsid w:val="0002794E"/>
     <w:rsid w:val="000330B1"/>
     <w:rsid w:val="000636E6"/>
     <w:rsid w:val="000B6EF7"/>
     <w:rsid w:val="00106208"/>
     <w:rsid w:val="00120308"/>
     <w:rsid w:val="00157E84"/>
     <w:rsid w:val="001716E9"/>
     <w:rsid w:val="00187399"/>
     <w:rsid w:val="00190025"/>
     <w:rsid w:val="00195E9F"/>
     <w:rsid w:val="001D70C7"/>
     <w:rsid w:val="001E49D0"/>
     <w:rsid w:val="00240599"/>
     <w:rsid w:val="002561D2"/>
     <w:rsid w:val="00270545"/>
     <w:rsid w:val="002C0E0B"/>
     <w:rsid w:val="002D3A12"/>
     <w:rsid w:val="002D568F"/>
+    <w:rsid w:val="00316807"/>
     <w:rsid w:val="003A5DA2"/>
     <w:rsid w:val="003B27C3"/>
     <w:rsid w:val="003B54D7"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="00426A09"/>
     <w:rsid w:val="00426D00"/>
     <w:rsid w:val="0044413A"/>
     <w:rsid w:val="00451999"/>
     <w:rsid w:val="004545E7"/>
     <w:rsid w:val="00486AE9"/>
     <w:rsid w:val="004B0408"/>
     <w:rsid w:val="004D2CF2"/>
     <w:rsid w:val="004F021B"/>
     <w:rsid w:val="005042BD"/>
     <w:rsid w:val="00520676"/>
     <w:rsid w:val="00524226"/>
     <w:rsid w:val="00536EEE"/>
     <w:rsid w:val="00592372"/>
     <w:rsid w:val="005B7ED5"/>
     <w:rsid w:val="005D0A9E"/>
     <w:rsid w:val="00635DD9"/>
     <w:rsid w:val="00640E46"/>
     <w:rsid w:val="00642BE9"/>
     <w:rsid w:val="00647638"/>
     <w:rsid w:val="006820E9"/>
     <w:rsid w:val="006A2B47"/>
     <w:rsid w:val="006C2F9D"/>
     <w:rsid w:val="00747F20"/>
     <w:rsid w:val="007A06F9"/>
     <w:rsid w:val="007A4BF5"/>
     <w:rsid w:val="007D1B1F"/>
     <w:rsid w:val="008173C4"/>
-    <w:rsid w:val="008452C3"/>
     <w:rsid w:val="00852BA3"/>
     <w:rsid w:val="00857E65"/>
     <w:rsid w:val="00864B2B"/>
     <w:rsid w:val="008674C3"/>
     <w:rsid w:val="00936464"/>
     <w:rsid w:val="009A3360"/>
     <w:rsid w:val="009A7E8D"/>
     <w:rsid w:val="009B0578"/>
     <w:rsid w:val="009D063A"/>
     <w:rsid w:val="00AC5B53"/>
     <w:rsid w:val="00B001E7"/>
     <w:rsid w:val="00B0045B"/>
     <w:rsid w:val="00B07610"/>
     <w:rsid w:val="00B470ED"/>
     <w:rsid w:val="00B55854"/>
     <w:rsid w:val="00B70383"/>
     <w:rsid w:val="00B71325"/>
     <w:rsid w:val="00B92BB9"/>
     <w:rsid w:val="00B94F48"/>
     <w:rsid w:val="00B96777"/>
     <w:rsid w:val="00C13E21"/>
     <w:rsid w:val="00C31D2B"/>
     <w:rsid w:val="00C33DB6"/>
     <w:rsid w:val="00C46442"/>
     <w:rsid w:val="00C90DCE"/>
@@ -3554,70 +3556,50 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101003B7EEAB92C506548BE39F1259A1E3D58" ma:contentTypeVersion="12" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="1537c13161e6a41a0a96a3a3501c8726">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e293753-9a96-4025-9fc0-ad0e49e7059b" xmlns:ns3="94c4a836-48c3-43e6-ada0-4dbdcb041e81" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3356751ba5f4210080ca10e983cc4182" ns2:_="" ns3:_="">
     <xsd:import namespace="4e293753-9a96-4025-9fc0-ad0e49e7059b"/>
     <xsd:import namespace="94c4a836-48c3-43e6-ada0-4dbdcb041e81"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -3774,90 +3756,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="94c4a836-48c3-43e6-ada0-4dbdcb041e81" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4e293753-9a96-4025-9fc0-ad0e49e7059b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DB4E5B-B43B-4FD2-907F-65019F65C78A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4e293753-9a96-4025-9fc0-ad0e49e7059b"/>
     <ds:schemaRef ds:uri="94c4a836-48c3-43e6-ada0-4dbdcb041e81"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32A5CB65-BDEE-48FB-B5F6-243B0393C85C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0159A08-5F33-4ADA-86E5-9E44619FE9B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="94c4a836-48c3-43e6-ada0-4dbdcb041e81"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="4e293753-9a96-4025-9fc0-ad0e49e7059b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Potvrzeni_KVS_SVS__8.F.a 2026_</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>375</Words>
   <Characters>2219</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>